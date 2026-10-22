--- v0 (2026-04-09)
+++ v1 (2026-10-22)
@@ -15,103 +15,103 @@
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\pcuser\Documents\@최지영\5. 한경-ATD 한국대표단\410. 신청안내자료\1차_브로슈어 및 신청서\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5F71376-9E7E-44A1-A484-BF9ED4CB6D14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00568657-254C-42DB-896F-E698752689C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28692" yWindow="-108" windowWidth="29016" windowHeight="15696" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1. 참가신청서" sheetId="4" r:id="rId1"/>
     <sheet name="2. 일정표(안)" sheetId="8" r:id="rId2"/>
     <sheet name="선택사항" sheetId="5" state="hidden" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Fill" localSheetId="1" hidden="1">#REF!</definedName>
     <definedName name="_Fill" hidden="1">#REF!</definedName>
     <definedName name="_Key1" localSheetId="1" hidden="1">[1]수리결과!#REF!</definedName>
     <definedName name="_Key1" hidden="1">[1]수리결과!#REF!</definedName>
     <definedName name="_KEY2" localSheetId="1" hidden="1">[2]수리결과!#REF!</definedName>
     <definedName name="_KEY2" hidden="1">[2]수리결과!#REF!</definedName>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">0</definedName>
     <definedName name="_Sort" localSheetId="1" hidden="1">[3]수리결과!#REF!</definedName>
     <definedName name="_Sort" hidden="1">[3]수리결과!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1. 참가신청서'!$A$1:$N$26</definedName>
     <definedName name="Z_8EBD0460_4FA1_11D7_849B_000102586B50_.wvu.FilterData" hidden="1">#REF!</definedName>
     <definedName name="Z_E295AFE2_513B_11D7_892B_0004758C79A8_.wvu.FilterData" hidden="1">#REF!</definedName>
     <definedName name="Z_E295AFE2_513B_11D7_892B_0004758C79A8_.wvu.PrintArea" hidden="1">#REF!</definedName>
     <definedName name="Z_E295AFE2_513B_11D7_892B_0004758C79A8_.wvu.PrintTitles" hidden="1">#REF!</definedName>
     <definedName name="고기종24" hidden="1">#REF!</definedName>
     <definedName name="공장예산평가_1분기" hidden="1">#REF!</definedName>
     <definedName name="ㅁㅇㄻㄶㅎㅁ" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="109">
   <si>
     <t>□ 동의함               □ 동의하지 않음</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>프로그램 안내</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>포함내역</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>일정 및 장소</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>상기 내용을 모두 확인하였으며 위와 같이 개인정보의 수집 및 이용에 동의합니다.</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <t>개인정보 수집 및 이용 동의 안내</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
@@ -2703,103 +2703,50 @@
         <scheme val="major"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
       </rPr>
       <t xml:space="preserve">투숙, </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <rFont val="맑은 고딕"/>
         <family val="2"/>
         <charset val="129"/>
       </rPr>
       <t>자유시간</t>
     </r>
     <phoneticPr fontId="26" type="noConversion"/>
   </si>
   <si>
-    <r>
-[...51 lines deleted...]
-  <si>
     <t xml:space="preserve"> (탑승 항공) 
 아시아나항공
  (체류 호텔) 
 Hotel Indigo
 Los Angeles
 Downtown</t>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="2"/>
         <charset val="129"/>
       </rPr>
       <t>월17일
 (일)</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
@@ -2855,50 +2802,138 @@
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="2"/>
         <charset val="129"/>
       </rPr>
       <t>월19일
 (화)</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
   <si>
     <r>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="맑은 고딕"/>
         <family val="2"/>
         <charset val="129"/>
       </rPr>
       <t>월20일
 (수)</t>
+    </r>
+    <phoneticPr fontId="6" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t>[</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>문화 인사이트</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="3"/>
+      </rPr>
+      <t xml:space="preserve">] </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t>로스앤젤레스 이문화 체험</t>
+    </r>
+    <phoneticPr fontId="26" type="noConversion"/>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> • 왕복 항공 및 호텔 숙박 (4성급)
+ • 식사, 교통, ATD 등록비, 사전/사후 디브리핑,
+휴넷 패키지, 기사/가이드, 여행자보험, ESTA 발급 등 포함
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve"> • 환율 1,490원 기준 (최종 결제 시점의 환율에 따라 비용이 변동될 수 있습니다.)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="Segoe UI Symbol"/>
+        <family val="3"/>
+      </rPr>
+      <t>◦</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF0000FF"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">환율 및 항공료 변동에 따라 추가 금액이 발생할 수 있습니다. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="맑은 고딕"/>
+        <family val="3"/>
+        <charset val="129"/>
+      </rPr>
+      <t xml:space="preserve">
+ ※ 상기 내용은 현지 상황에 따라 변동될 수 있습니다.</t>
     </r>
     <phoneticPr fontId="6" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="mm&quot;월&quot;\ dd&quot;일&quot;"/>
   </numFmts>
   <fonts count="86">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="129"/>
@@ -4652,120 +4687,210 @@
     </xf>
     <xf numFmtId="20" fontId="52" fillId="0" borderId="35" xfId="3" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="40" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="71" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="20" fontId="52" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="40" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="20" fontId="38" fillId="0" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="23" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="71" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="4" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="18" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="31" fontId="18" fillId="15" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="31" fontId="18" fillId="15" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="7" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="7" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="10" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="10" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="71" fillId="10" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="46" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="5" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="5" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="11" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="68" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4823,301 +4948,211 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="10" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...78 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="73" fillId="18" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="18" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="18" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="51" fillId="0" borderId="63" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="51" fillId="0" borderId="39" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="51" fillId="0" borderId="64" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="2" borderId="26" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="2" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="2" borderId="27" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="2" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="84" fillId="2" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="84" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="13" borderId="31" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="13" borderId="28" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="13" borderId="29" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="78" fillId="0" borderId="63" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="22" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="63" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="64" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="29" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="14" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="19" borderId="41" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="19" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="19" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="1" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="17" borderId="1" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="13" borderId="51" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="13" borderId="52" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="13" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="51" fillId="0" borderId="37" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="82" fillId="0" borderId="36" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="52" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...58 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="60% - 강조색5 2" xfId="3" xr:uid="{C6D63D37-09CF-4573-A7DF-5E1B19866717}"/>
     <cellStyle name="쉼표 [0] 2" xfId="6" xr:uid="{11A65B57-04AC-4069-8B44-B3456EB46380}"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 10" xfId="7" xr:uid="{EB5D8271-8158-4DA4-BA96-303D9D76934A}"/>
     <cellStyle name="표준 15 2" xfId="10" xr:uid="{20C7EFD8-89A3-4FC1-8711-7C2F7FA65909}"/>
     <cellStyle name="표준 2" xfId="2" xr:uid="{F4B10843-1575-4F3A-B96C-E3520E8DEA3D}"/>
     <cellStyle name="표준 2 2" xfId="4" xr:uid="{C3824949-C7BB-4A75-B51A-17B8026F49F5}"/>
     <cellStyle name="표준 2 2 2" xfId="11" xr:uid="{D4BD21EF-8641-4691-94F1-94D952B59587}"/>
     <cellStyle name="표준 2 2 3" xfId="12" xr:uid="{AC9D9470-379A-495E-9FA4-1E65C0798198}"/>
     <cellStyle name="표준 2 3" xfId="8" xr:uid="{3C4DC992-346C-44A8-B3DC-40F59335EA12}"/>
     <cellStyle name="표준 3" xfId="5" xr:uid="{DB4DDCBF-E346-43E7-AE9A-5D6F96320560}"/>
     <cellStyle name="표준 3 2 3" xfId="9" xr:uid="{A66A08EB-61CF-4869-88E3-C715E4667D3F}"/>
     <cellStyle name="하이퍼링크" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCCCFF"/>
       <color rgb="FF0000FF"/>
       <color rgb="FFFFFFCC"/>
       <color rgb="FF006666"/>
@@ -16033,431 +16068,431 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@hankyung.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C50C780-8D09-4B17-BD15-FA2288709462}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:W1001"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:N2"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScale="115" zoomScaleNormal="85" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="K7" sqref="K7:K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="32" style="1" customWidth="1"/>
     <col min="2" max="2" width="18" style="1" customWidth="1"/>
     <col min="3" max="3" width="19.44140625" style="1" customWidth="1"/>
     <col min="4" max="5" width="22.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="20.77734375" style="1" customWidth="1"/>
     <col min="7" max="7" width="22.88671875" style="1" customWidth="1"/>
     <col min="8" max="9" width="13.88671875" style="1" customWidth="1"/>
     <col min="10" max="10" width="21.109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="16.77734375" style="1" customWidth="1"/>
     <col min="12" max="12" width="20.44140625" style="1" customWidth="1"/>
     <col min="13" max="14" width="16.21875" style="1" customWidth="1"/>
     <col min="15" max="23" width="8.6640625" style="1" customWidth="1"/>
     <col min="24" max="16384" width="14.44140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="66.599999999999994" customHeight="1"/>
     <row r="2" spans="1:23" ht="53.4" customHeight="1" thickBot="1">
-      <c r="A2" s="84" t="s">
+      <c r="A2" s="114" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="84"/>
-[...11 lines deleted...]
-      <c r="N2" s="84"/>
+      <c r="B2" s="114"/>
+      <c r="C2" s="114"/>
+      <c r="D2" s="114"/>
+      <c r="E2" s="114"/>
+      <c r="F2" s="114"/>
+      <c r="G2" s="114"/>
+      <c r="H2" s="114"/>
+      <c r="I2" s="114"/>
+      <c r="J2" s="114"/>
+      <c r="K2" s="114"/>
+      <c r="L2" s="114"/>
+      <c r="M2" s="114"/>
+      <c r="N2" s="114"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
     </row>
     <row r="3" spans="1:23" ht="63" customHeight="1" thickBot="1">
-      <c r="A3" s="56" t="s">
+      <c r="A3" s="59" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="57"/>
-[...1 lines deleted...]
-      <c r="D3" s="58" t="s">
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="E3" s="58"/>
-[...8 lines deleted...]
-      <c r="N3" s="59"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="62"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
     </row>
     <row r="4" spans="1:23" ht="24.6" customHeight="1" thickBot="1">
       <c r="A4" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="60" t="s">
+      <c r="B4" s="63" t="s">
         <v>51</v>
       </c>
-      <c r="C4" s="60"/>
-[...10 lines deleted...]
-      <c r="N4" s="61"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+      <c r="N4" s="64"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="2"/>
       <c r="T4" s="2"/>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
     </row>
     <row r="5" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A5" s="67" t="s">
+      <c r="A5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="68"/>
-[...11 lines deleted...]
-      <c r="N5" s="69"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="N5" s="72"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2"/>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
     </row>
     <row r="6" spans="1:23" s="31" customFormat="1" ht="28.8" customHeight="1">
-      <c r="A6" s="65" t="s">
+      <c r="A6" s="68" t="s">
         <v>65</v>
       </c>
-      <c r="B6" s="66"/>
-[...3 lines deleted...]
-      <c r="F6" s="117" t="s">
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="G6" s="118"/>
-[...3 lines deleted...]
-      <c r="K6" s="117" t="s">
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="75"/>
+      <c r="K6" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="L6" s="118"/>
-[...1 lines deleted...]
-      <c r="N6" s="119"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="75"/>
     </row>
     <row r="7" spans="1:23" ht="36.6" customHeight="1">
-      <c r="A7" s="62" t="s">
+      <c r="A7" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="B7" s="63" t="s">
+      <c r="B7" s="66" t="s">
         <v>19</v>
       </c>
-      <c r="C7" s="63"/>
+      <c r="C7" s="66"/>
       <c r="D7" s="46" t="s">
         <v>35</v>
       </c>
-      <c r="E7" s="64" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="134" t="s">
+      <c r="E7" s="67" t="s">
         <v>102</v>
       </c>
-      <c r="G7" s="135"/>
-[...3 lines deleted...]
-      <c r="K7" s="120" t="s">
+      <c r="F7" s="104" t="s">
+        <v>108</v>
+      </c>
+      <c r="G7" s="105"/>
+      <c r="H7" s="105"/>
+      <c r="I7" s="105"/>
+      <c r="J7" s="105"/>
+      <c r="K7" s="76" t="s">
         <v>24</v>
       </c>
-      <c r="L7" s="122" t="s">
+      <c r="L7" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="M7" s="123"/>
-      <c r="N7" s="124"/>
+      <c r="M7" s="79"/>
+      <c r="N7" s="80"/>
       <c r="O7" s="2"/>
       <c r="P7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="S7" s="2"/>
       <c r="T7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
     </row>
     <row r="8" spans="1:23" ht="36.6" customHeight="1">
-      <c r="A8" s="62"/>
-[...1 lines deleted...]
-      <c r="C8" s="63"/>
+      <c r="A8" s="65"/>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
       <c r="D8" s="46" t="s">
         <v>36</v>
       </c>
-      <c r="E8" s="64"/>
-[...8 lines deleted...]
-      <c r="N8" s="127"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="107"/>
+      <c r="H8" s="107"/>
+      <c r="I8" s="107"/>
+      <c r="J8" s="107"/>
+      <c r="K8" s="76"/>
+      <c r="L8" s="81"/>
+      <c r="M8" s="82"/>
+      <c r="N8" s="83"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
     </row>
     <row r="9" spans="1:23" ht="36.6" customHeight="1">
-      <c r="A9" s="62" t="s">
+      <c r="A9" s="65" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="63" t="s">
+      <c r="B9" s="66" t="s">
         <v>78</v>
       </c>
-      <c r="C9" s="63"/>
-      <c r="D9" s="63" t="s">
+      <c r="C9" s="66"/>
+      <c r="D9" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="E9" s="64"/>
-[...5 lines deleted...]
-      <c r="K9" s="121" t="s">
+      <c r="E9" s="67"/>
+      <c r="F9" s="106"/>
+      <c r="G9" s="107"/>
+      <c r="H9" s="107"/>
+      <c r="I9" s="107"/>
+      <c r="J9" s="107"/>
+      <c r="K9" s="77" t="s">
         <v>25</v>
       </c>
-      <c r="L9" s="128" t="s">
+      <c r="L9" s="84" t="s">
         <v>80</v>
       </c>
-      <c r="M9" s="129"/>
-      <c r="N9" s="130"/>
+      <c r="M9" s="85"/>
+      <c r="N9" s="86"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
     </row>
     <row r="10" spans="1:23" ht="36.6" customHeight="1">
-      <c r="A10" s="62"/>
-[...12 lines deleted...]
-      <c r="N10" s="133"/>
+      <c r="A10" s="65"/>
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="108"/>
+      <c r="G10" s="109"/>
+      <c r="H10" s="109"/>
+      <c r="I10" s="109"/>
+      <c r="J10" s="109"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="87"/>
+      <c r="M10" s="88"/>
+      <c r="N10" s="89"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
     </row>
     <row r="11" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A11" s="75" t="s">
+      <c r="A11" s="90" t="s">
         <v>48</v>
       </c>
-      <c r="B11" s="76"/>
-[...11 lines deleted...]
-      <c r="N11" s="77"/>
+      <c r="B11" s="91"/>
+      <c r="C11" s="91"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="91"/>
+      <c r="F11" s="91"/>
+      <c r="G11" s="91"/>
+      <c r="H11" s="91"/>
+      <c r="I11" s="91"/>
+      <c r="J11" s="91"/>
+      <c r="K11" s="91"/>
+      <c r="L11" s="91"/>
+      <c r="M11" s="91"/>
+      <c r="N11" s="92"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="R11" s="2"/>
       <c r="S11" s="2"/>
       <c r="T11" s="2"/>
       <c r="U11" s="2"/>
       <c r="V11" s="2"/>
       <c r="W11" s="2"/>
     </row>
     <row r="12" spans="1:23" ht="26.4" customHeight="1">
-      <c r="A12" s="109" t="s">
+      <c r="A12" s="139" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="72" t="s">
+      <c r="B12" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="C12" s="72"/>
-      <c r="D12" s="78" t="s">
+      <c r="C12" s="95"/>
+      <c r="D12" s="93" t="s">
         <v>53</v>
       </c>
-      <c r="E12" s="78"/>
-      <c r="F12" s="78" t="s">
+      <c r="E12" s="93"/>
+      <c r="F12" s="93" t="s">
         <v>52</v>
       </c>
-      <c r="G12" s="78"/>
-      <c r="H12" s="78" t="s">
+      <c r="G12" s="93"/>
+      <c r="H12" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="I12" s="78"/>
-      <c r="J12" s="79" t="s">
+      <c r="I12" s="93"/>
+      <c r="J12" s="94" t="s">
         <v>29</v>
       </c>
-      <c r="K12" s="72" t="s">
+      <c r="K12" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="L12" s="72" t="s">
+      <c r="L12" s="95" t="s">
         <v>10</v>
       </c>
-      <c r="M12" s="73" t="s">
+      <c r="M12" s="102" t="s">
         <v>41</v>
       </c>
-      <c r="N12" s="74"/>
+      <c r="N12" s="103"/>
       <c r="O12" s="2"/>
       <c r="P12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="R12" s="2"/>
       <c r="S12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="2"/>
       <c r="V12" s="2"/>
       <c r="W12" s="2"/>
     </row>
     <row r="13" spans="1:23" s="6" customFormat="1" ht="26.4" customHeight="1">
-      <c r="A13" s="109"/>
+      <c r="A13" s="139"/>
       <c r="B13" s="24" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="G13" s="10" t="s">
         <v>7</v>
       </c>
       <c r="H13" s="10" t="s">
         <v>6</v>
       </c>
       <c r="I13" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="J13" s="72"/>
-[...1 lines deleted...]
-      <c r="L13" s="72"/>
+      <c r="J13" s="95"/>
+      <c r="K13" s="95"/>
+      <c r="L13" s="95"/>
       <c r="M13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="N13" s="15" t="s">
         <v>40</v>
       </c>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
     </row>
     <row r="14" spans="1:23" ht="28.8" customHeight="1">
       <c r="A14" s="44" t="s">
         <v>46</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>18</v>
@@ -16511,317 +16546,317 @@
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="21"/>
       <c r="D15" s="22"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="22"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="12"/>
       <c r="N15" s="13"/>
       <c r="O15" s="2"/>
       <c r="P15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="R15" s="2"/>
       <c r="S15" s="2"/>
       <c r="T15" s="2"/>
       <c r="U15" s="2"/>
       <c r="V15" s="2"/>
       <c r="W15" s="2"/>
     </row>
     <row r="16" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A16" s="113" t="s">
+      <c r="A16" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="B16" s="114"/>
-[...11 lines deleted...]
-      <c r="N16" s="115"/>
+      <c r="B16" s="97"/>
+      <c r="C16" s="97"/>
+      <c r="D16" s="97"/>
+      <c r="E16" s="97"/>
+      <c r="F16" s="97"/>
+      <c r="G16" s="97"/>
+      <c r="H16" s="97"/>
+      <c r="I16" s="97"/>
+      <c r="J16" s="97"/>
+      <c r="K16" s="97"/>
+      <c r="L16" s="97"/>
+      <c r="M16" s="97"/>
+      <c r="N16" s="98"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
       <c r="V16" s="2"/>
       <c r="W16" s="2"/>
     </row>
     <row r="17" spans="1:23" ht="42" customHeight="1" thickBot="1">
-      <c r="A17" s="103" t="s">
+      <c r="A17" s="133" t="s">
         <v>62</v>
       </c>
-      <c r="B17" s="104"/>
-[...11 lines deleted...]
-      <c r="N17" s="105"/>
+      <c r="B17" s="134"/>
+      <c r="C17" s="134"/>
+      <c r="D17" s="134"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="134"/>
+      <c r="G17" s="134"/>
+      <c r="H17" s="134"/>
+      <c r="I17" s="134"/>
+      <c r="J17" s="134"/>
+      <c r="K17" s="134"/>
+      <c r="L17" s="134"/>
+      <c r="M17" s="134"/>
+      <c r="N17" s="135"/>
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
       <c r="V17" s="2"/>
       <c r="W17" s="2"/>
     </row>
     <row r="18" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A18" s="106" t="s">
+      <c r="A18" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="B18" s="107"/>
-[...11 lines deleted...]
-      <c r="N18" s="108"/>
+      <c r="B18" s="137"/>
+      <c r="C18" s="137"/>
+      <c r="D18" s="137"/>
+      <c r="E18" s="137"/>
+      <c r="F18" s="137"/>
+      <c r="G18" s="137"/>
+      <c r="H18" s="137"/>
+      <c r="I18" s="137"/>
+      <c r="J18" s="137"/>
+      <c r="K18" s="137"/>
+      <c r="L18" s="137"/>
+      <c r="M18" s="137"/>
+      <c r="N18" s="138"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
       <c r="T18" s="2"/>
       <c r="U18" s="2"/>
       <c r="V18" s="2"/>
       <c r="W18" s="2"/>
     </row>
     <row r="19" spans="1:23" ht="26.4" customHeight="1">
-      <c r="A19" s="110" t="s">
+      <c r="A19" s="140" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="111"/>
-[...11 lines deleted...]
-      <c r="N19" s="112"/>
+      <c r="B19" s="141"/>
+      <c r="C19" s="141"/>
+      <c r="D19" s="141"/>
+      <c r="E19" s="141"/>
+      <c r="F19" s="141"/>
+      <c r="G19" s="141"/>
+      <c r="H19" s="141"/>
+      <c r="I19" s="141"/>
+      <c r="J19" s="141"/>
+      <c r="K19" s="141"/>
+      <c r="L19" s="141"/>
+      <c r="M19" s="141"/>
+      <c r="N19" s="142"/>
       <c r="O19" s="2"/>
       <c r="P19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
       <c r="T19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2"/>
       <c r="W19" s="2"/>
     </row>
     <row r="20" spans="1:23" ht="49.2" customHeight="1" thickBot="1">
-      <c r="A20" s="71" t="s">
+      <c r="A20" s="101" t="s">
         <v>66</v>
       </c>
-      <c r="B20" s="70"/>
-      <c r="C20" s="70" t="s">
+      <c r="B20" s="99"/>
+      <c r="C20" s="99" t="s">
         <v>60</v>
       </c>
-      <c r="D20" s="70"/>
-[...2 lines deleted...]
-      <c r="G20" s="70" t="s">
+      <c r="D20" s="99"/>
+      <c r="E20" s="99"/>
+      <c r="F20" s="99"/>
+      <c r="G20" s="99" t="s">
         <v>61</v>
       </c>
-      <c r="H20" s="70"/>
-[...5 lines deleted...]
-      <c r="N20" s="116"/>
+      <c r="H20" s="99"/>
+      <c r="I20" s="99"/>
+      <c r="J20" s="99"/>
+      <c r="K20" s="99"/>
+      <c r="L20" s="99"/>
+      <c r="M20" s="99"/>
+      <c r="N20" s="100"/>
       <c r="O20" s="2"/>
       <c r="P20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="S20" s="2"/>
       <c r="T20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
     </row>
     <row r="21" spans="1:23" ht="24.6" customHeight="1">
-      <c r="A21" s="85" t="s">
+      <c r="A21" s="115" t="s">
         <v>8</v>
       </c>
-      <c r="B21" s="86"/>
-[...11 lines deleted...]
-      <c r="N21" s="87"/>
+      <c r="B21" s="116"/>
+      <c r="C21" s="116"/>
+      <c r="D21" s="116"/>
+      <c r="E21" s="116"/>
+      <c r="F21" s="116"/>
+      <c r="G21" s="116"/>
+      <c r="H21" s="116"/>
+      <c r="I21" s="116"/>
+      <c r="J21" s="116"/>
+      <c r="K21" s="116"/>
+      <c r="L21" s="116"/>
+      <c r="M21" s="116"/>
+      <c r="N21" s="117"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="S21" s="2"/>
       <c r="T21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
     </row>
     <row r="22" spans="1:23" ht="46.8" customHeight="1">
-      <c r="A22" s="88" t="s">
+      <c r="A22" s="118" t="s">
         <v>89</v>
       </c>
-      <c r="B22" s="89"/>
-[...11 lines deleted...]
-      <c r="N22" s="90"/>
+      <c r="B22" s="119"/>
+      <c r="C22" s="119"/>
+      <c r="D22" s="119"/>
+      <c r="E22" s="119"/>
+      <c r="F22" s="119"/>
+      <c r="G22" s="119"/>
+      <c r="H22" s="119"/>
+      <c r="I22" s="119"/>
+      <c r="J22" s="119"/>
+      <c r="K22" s="119"/>
+      <c r="L22" s="119"/>
+      <c r="M22" s="119"/>
+      <c r="N22" s="120"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="S22" s="2"/>
       <c r="T22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
     </row>
     <row r="23" spans="1:23" s="30" customFormat="1" ht="29.4" customHeight="1">
-      <c r="A23" s="91" t="s">
+      <c r="A23" s="121" t="s">
         <v>4</v>
       </c>
-      <c r="B23" s="92"/>
-[...6 lines deleted...]
-      <c r="I23" s="94" t="s">
+      <c r="B23" s="122"/>
+      <c r="C23" s="122"/>
+      <c r="D23" s="122"/>
+      <c r="E23" s="122"/>
+      <c r="F23" s="122"/>
+      <c r="G23" s="122"/>
+      <c r="H23" s="123"/>
+      <c r="I23" s="124" t="s">
         <v>0</v>
       </c>
-      <c r="J23" s="95"/>
-[...3 lines deleted...]
-      <c r="N23" s="96"/>
+      <c r="J23" s="125"/>
+      <c r="K23" s="125"/>
+      <c r="L23" s="125"/>
+      <c r="M23" s="122"/>
+      <c r="N23" s="126"/>
     </row>
     <row r="24" spans="1:23" s="30" customFormat="1" ht="29.4" customHeight="1">
-      <c r="A24" s="97" t="s">
+      <c r="A24" s="127" t="s">
         <v>67</v>
       </c>
-      <c r="B24" s="98"/>
-[...11 lines deleted...]
-      <c r="N24" s="99"/>
+      <c r="B24" s="128"/>
+      <c r="C24" s="128"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="128"/>
+      <c r="F24" s="128"/>
+      <c r="G24" s="128"/>
+      <c r="H24" s="128"/>
+      <c r="I24" s="128"/>
+      <c r="J24" s="128"/>
+      <c r="K24" s="128"/>
+      <c r="L24" s="128"/>
+      <c r="M24" s="128"/>
+      <c r="N24" s="129"/>
     </row>
     <row r="25" spans="1:23" s="31" customFormat="1" ht="35.4" customHeight="1" thickBot="1">
-      <c r="A25" s="100" t="s">
+      <c r="A25" s="130" t="s">
         <v>68</v>
       </c>
-      <c r="B25" s="101"/>
-[...11 lines deleted...]
-      <c r="N25" s="102"/>
+      <c r="B25" s="131"/>
+      <c r="C25" s="131"/>
+      <c r="D25" s="131"/>
+      <c r="E25" s="131"/>
+      <c r="F25" s="131"/>
+      <c r="G25" s="131"/>
+      <c r="H25" s="131"/>
+      <c r="I25" s="131"/>
+      <c r="J25" s="131"/>
+      <c r="K25" s="131"/>
+      <c r="L25" s="131"/>
+      <c r="M25" s="131"/>
+      <c r="N25" s="132"/>
     </row>
     <row r="26" spans="1:23" s="31" customFormat="1" ht="35.4" customHeight="1" thickBot="1">
-      <c r="A26" s="80" t="s">
+      <c r="A26" s="110" t="s">
         <v>20</v>
       </c>
-      <c r="B26" s="81"/>
-[...1 lines deleted...]
-      <c r="D26" s="82" t="s">
+      <c r="B26" s="111"/>
+      <c r="C26" s="111"/>
+      <c r="D26" s="112" t="s">
         <v>64</v>
       </c>
-      <c r="E26" s="82"/>
-[...8 lines deleted...]
-      <c r="N26" s="83"/>
+      <c r="E26" s="112"/>
+      <c r="F26" s="112"/>
+      <c r="G26" s="112"/>
+      <c r="H26" s="112"/>
+      <c r="I26" s="112"/>
+      <c r="J26" s="112"/>
+      <c r="K26" s="112"/>
+      <c r="L26" s="112"/>
+      <c r="M26" s="112"/>
+      <c r="N26" s="113"/>
     </row>
     <row r="27" spans="1:23" ht="18.75" customHeight="1"/>
     <row r="28" spans="1:23" ht="18.75" customHeight="1"/>
     <row r="29" spans="1:23" ht="18.75" customHeight="1"/>
     <row r="30" spans="1:23" ht="18.75" customHeight="1"/>
     <row r="31" spans="1:23" ht="18.75" customHeight="1"/>
     <row r="32" spans="1:23" ht="18.75" customHeight="1"/>
     <row r="33" ht="18.75" customHeight="1"/>
     <row r="34" ht="18.75" customHeight="1"/>
     <row r="35" ht="18.75" customHeight="1"/>
     <row r="36" ht="18.75" customHeight="1"/>
     <row r="37" ht="18.75" customHeight="1"/>
     <row r="38" ht="18.75" customHeight="1"/>
     <row r="39" ht="18.75" customHeight="1"/>
     <row r="40" ht="18.75" customHeight="1"/>
     <row r="41" ht="18.75" customHeight="1"/>
     <row r="42" ht="18.75" customHeight="1"/>
     <row r="43" ht="18.75" customHeight="1"/>
     <row r="44" ht="18.75" customHeight="1"/>
     <row r="45" ht="18.75" customHeight="1"/>
     <row r="46" ht="18.75" customHeight="1"/>
     <row r="47" ht="18.75" customHeight="1"/>
     <row r="48" ht="18.75" customHeight="1"/>
     <row r="49" ht="18.75" customHeight="1"/>
     <row r="50" ht="18.75" customHeight="1"/>
@@ -17829,511 +17864,522 @@
   </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" fitToHeight="0" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{7D9EF6F6-42A2-4181-9A00-DEB6E7811627}">
           <x14:formula1>
             <xm:f>선택사항!$B$3:$B$6</xm:f>
           </x14:formula1>
           <xm:sqref>A14:A15</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E93AC69-6F36-4825-8B91-99C6181511DF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+      <selection activeCell="D29" sqref="D29:F29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.6640625" defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="17.33203125" style="27" customWidth="1"/>
     <col min="2" max="2" width="26.5546875" style="27" customWidth="1"/>
     <col min="3" max="3" width="23.21875" style="27" customWidth="1"/>
     <col min="4" max="4" width="22.33203125" style="27" customWidth="1"/>
     <col min="5" max="5" width="29.6640625" style="27" customWidth="1"/>
     <col min="6" max="6" width="60.5546875" style="27" customWidth="1"/>
     <col min="7" max="16384" width="9.6640625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="25" customFormat="1" ht="47.4" customHeight="1">
-      <c r="A1" s="171" t="s">
+      <c r="A1" s="187" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="171"/>
-[...3 lines deleted...]
-      <c r="F1" s="171"/>
+      <c r="B1" s="187"/>
+      <c r="C1" s="187"/>
+      <c r="D1" s="187"/>
+      <c r="E1" s="187"/>
+      <c r="F1" s="187"/>
     </row>
     <row r="2" spans="1:6" s="25" customFormat="1" ht="25.8" customHeight="1" thickBot="1">
       <c r="A2" s="32"/>
-      <c r="B2" s="181" t="s">
+      <c r="B2" s="196" t="s">
         <v>58</v>
       </c>
-      <c r="C2" s="181"/>
-[...2 lines deleted...]
-      <c r="F2" s="181"/>
+      <c r="C2" s="196"/>
+      <c r="D2" s="196"/>
+      <c r="E2" s="196"/>
+      <c r="F2" s="196"/>
     </row>
     <row r="3" spans="1:6" s="28" customFormat="1" ht="22.2" customHeight="1" thickBot="1">
       <c r="A3" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="172" t="s">
+      <c r="D3" s="188" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="173"/>
-      <c r="F3" s="174"/>
+      <c r="E3" s="189"/>
+      <c r="F3" s="190"/>
     </row>
     <row r="4" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A4" s="175" t="s">
+      <c r="A4" s="191" t="s">
         <v>70</v>
       </c>
       <c r="B4" s="49" t="s">
         <v>82</v>
       </c>
       <c r="C4" s="48">
         <v>0.88888888888888884</v>
       </c>
-      <c r="D4" s="176" t="s">
+      <c r="D4" s="192" t="s">
         <v>74</v>
       </c>
-      <c r="E4" s="177"/>
-      <c r="F4" s="178"/>
+      <c r="E4" s="193"/>
+      <c r="F4" s="194"/>
     </row>
     <row r="5" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A5" s="141"/>
-      <c r="B5" s="182" t="s">
+      <c r="A5" s="147"/>
+      <c r="B5" s="56" t="s">
         <v>75</v>
       </c>
       <c r="C5" s="35">
         <v>0.70138888888888884</v>
       </c>
-      <c r="D5" s="160" t="s">
+      <c r="D5" s="195" t="s">
         <v>96</v>
       </c>
-      <c r="E5" s="183"/>
-      <c r="F5" s="154"/>
+      <c r="E5" s="167"/>
+      <c r="F5" s="168"/>
     </row>
     <row r="6" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A6" s="141"/>
+      <c r="A6" s="147"/>
       <c r="B6" s="36"/>
       <c r="C6" s="53" t="s">
         <v>90</v>
       </c>
-      <c r="D6" s="160" t="s">
+      <c r="D6" s="195" t="s">
         <v>97</v>
       </c>
-      <c r="E6" s="183"/>
-      <c r="F6" s="154"/>
+      <c r="E6" s="167"/>
+      <c r="F6" s="168"/>
     </row>
     <row r="7" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A7" s="141"/>
+      <c r="A7" s="147"/>
       <c r="B7" s="36"/>
       <c r="C7" s="37"/>
-      <c r="D7" s="179" t="s">
+      <c r="D7" s="143" t="s">
         <v>76</v>
       </c>
-      <c r="E7" s="184"/>
-      <c r="F7" s="180"/>
+      <c r="E7" s="144"/>
+      <c r="F7" s="145"/>
     </row>
     <row r="8" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A8" s="141"/>
-      <c r="B8" s="185"/>
+      <c r="A8" s="147"/>
+      <c r="B8" s="57"/>
       <c r="C8" s="36"/>
-      <c r="D8" s="169" t="s">
+      <c r="D8" s="184" t="s">
         <v>101</v>
       </c>
-      <c r="E8" s="186"/>
-      <c r="F8" s="170"/>
+      <c r="E8" s="185"/>
+      <c r="F8" s="186"/>
     </row>
     <row r="9" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A9" s="142"/>
+      <c r="A9" s="148"/>
       <c r="B9" s="50"/>
       <c r="C9" s="50"/>
-      <c r="D9" s="148" t="s">
+      <c r="D9" s="155" t="s">
         <v>81</v>
       </c>
-      <c r="E9" s="149"/>
-      <c r="F9" s="150"/>
+      <c r="E9" s="156"/>
+      <c r="F9" s="157"/>
     </row>
     <row r="10" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A10" s="140" t="s">
-        <v>104</v>
+      <c r="A10" s="146" t="s">
+        <v>103</v>
       </c>
       <c r="B10" s="54" t="s">
         <v>75</v>
       </c>
       <c r="C10" s="35">
         <v>0.33333333333333331</v>
       </c>
-      <c r="D10" s="143" t="s">
+      <c r="D10" s="149" t="s">
         <v>83</v>
       </c>
-      <c r="E10" s="144"/>
-      <c r="F10" s="145"/>
+      <c r="E10" s="150"/>
+      <c r="F10" s="151"/>
     </row>
     <row r="11" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A11" s="141"/>
+      <c r="A11" s="147"/>
       <c r="B11" s="36"/>
       <c r="C11" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="D11" s="146" t="s">
+      <c r="D11" s="152" t="s">
         <v>94</v>
       </c>
-      <c r="E11" s="187"/>
-      <c r="F11" s="147"/>
+      <c r="E11" s="153"/>
+      <c r="F11" s="154"/>
     </row>
     <row r="12" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A12" s="141"/>
+      <c r="A12" s="147"/>
       <c r="B12" s="36"/>
       <c r="C12" s="35">
         <v>0.75</v>
       </c>
-      <c r="D12" s="146" t="s">
+      <c r="D12" s="152" t="s">
         <v>95</v>
       </c>
-      <c r="E12" s="187"/>
-      <c r="F12" s="147"/>
+      <c r="E12" s="153"/>
+      <c r="F12" s="154"/>
     </row>
     <row r="13" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A13" s="142"/>
+      <c r="A13" s="148"/>
       <c r="B13" s="55"/>
       <c r="C13" s="50"/>
-      <c r="D13" s="148" t="s">
+      <c r="D13" s="155" t="s">
         <v>81</v>
       </c>
-      <c r="E13" s="149"/>
-      <c r="F13" s="150"/>
+      <c r="E13" s="156"/>
+      <c r="F13" s="157"/>
     </row>
     <row r="14" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A14" s="140" t="s">
-        <v>105</v>
+      <c r="A14" s="146" t="s">
+        <v>104</v>
       </c>
       <c r="B14" s="54" t="s">
         <v>75</v>
       </c>
       <c r="C14" s="35">
         <v>0.33333333333333331</v>
       </c>
-      <c r="D14" s="143" t="s">
+      <c r="D14" s="149" t="s">
         <v>84</v>
       </c>
-      <c r="E14" s="144"/>
-      <c r="F14" s="145"/>
+      <c r="E14" s="150"/>
+      <c r="F14" s="151"/>
     </row>
     <row r="15" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A15" s="141"/>
+      <c r="A15" s="147"/>
       <c r="B15" s="38"/>
       <c r="C15" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="D15" s="146" t="s">
+      <c r="D15" s="152" t="s">
         <v>94</v>
       </c>
-      <c r="E15" s="187"/>
-      <c r="F15" s="147"/>
+      <c r="E15" s="153"/>
+      <c r="F15" s="154"/>
     </row>
     <row r="16" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A16" s="141"/>
+      <c r="A16" s="147"/>
       <c r="B16" s="38"/>
       <c r="C16" s="35">
         <v>0.75</v>
       </c>
-      <c r="D16" s="146" t="s">
+      <c r="D16" s="152" t="s">
         <v>95</v>
       </c>
-      <c r="E16" s="187"/>
-      <c r="F16" s="147"/>
+      <c r="E16" s="153"/>
+      <c r="F16" s="154"/>
     </row>
     <row r="17" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A17" s="142"/>
+      <c r="A17" s="148"/>
       <c r="B17" s="55"/>
       <c r="C17" s="50"/>
-      <c r="D17" s="148" t="s">
+      <c r="D17" s="155" t="s">
         <v>81</v>
       </c>
-      <c r="E17" s="149"/>
-      <c r="F17" s="150"/>
+      <c r="E17" s="156"/>
+      <c r="F17" s="157"/>
     </row>
     <row r="18" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A18" s="140" t="s">
-        <v>106</v>
+      <c r="A18" s="146" t="s">
+        <v>105</v>
       </c>
       <c r="B18" s="54" t="s">
         <v>75</v>
       </c>
       <c r="C18" s="35">
         <v>0.33333333333333331</v>
       </c>
-      <c r="D18" s="143" t="s">
+      <c r="D18" s="149" t="s">
         <v>85</v>
       </c>
-      <c r="E18" s="144"/>
-      <c r="F18" s="145"/>
+      <c r="E18" s="150"/>
+      <c r="F18" s="151"/>
     </row>
     <row r="19" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A19" s="141"/>
+      <c r="A19" s="147"/>
       <c r="B19" s="38"/>
       <c r="C19" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="D19" s="146" t="s">
+      <c r="D19" s="152" t="s">
         <v>94</v>
       </c>
-      <c r="E19" s="187"/>
-      <c r="F19" s="147"/>
+      <c r="E19" s="153"/>
+      <c r="F19" s="154"/>
     </row>
     <row r="20" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A20" s="141"/>
+      <c r="A20" s="147"/>
       <c r="B20" s="38"/>
       <c r="C20" s="35">
         <v>0.75</v>
       </c>
-      <c r="D20" s="146" t="s">
+      <c r="D20" s="152" t="s">
         <v>95</v>
       </c>
-      <c r="E20" s="187"/>
-      <c r="F20" s="147"/>
+      <c r="E20" s="153"/>
+      <c r="F20" s="154"/>
     </row>
     <row r="21" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A21" s="142"/>
+      <c r="A21" s="148"/>
       <c r="B21" s="55"/>
       <c r="C21" s="50"/>
-      <c r="D21" s="148" t="s">
+      <c r="D21" s="155" t="s">
         <v>81</v>
       </c>
-      <c r="E21" s="149"/>
-      <c r="F21" s="150"/>
+      <c r="E21" s="156"/>
+      <c r="F21" s="157"/>
     </row>
     <row r="22" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A22" s="141" t="s">
-        <v>107</v>
+      <c r="A22" s="147" t="s">
+        <v>106</v>
       </c>
       <c r="B22" s="49" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="35">
         <v>0.33333333333333331</v>
       </c>
-      <c r="D22" s="143" t="s">
+      <c r="D22" s="149" t="s">
         <v>86</v>
       </c>
-      <c r="E22" s="144"/>
-      <c r="F22" s="145"/>
+      <c r="E22" s="150"/>
+      <c r="F22" s="151"/>
     </row>
     <row r="23" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A23" s="141"/>
+      <c r="A23" s="147"/>
       <c r="B23" s="49"/>
       <c r="C23" s="36" t="s">
         <v>93</v>
       </c>
-      <c r="D23" s="146" t="s">
+      <c r="D23" s="152" t="s">
         <v>94</v>
       </c>
-      <c r="E23" s="187"/>
-      <c r="F23" s="147"/>
+      <c r="E23" s="153"/>
+      <c r="F23" s="154"/>
     </row>
     <row r="24" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A24" s="141"/>
+      <c r="A24" s="147"/>
       <c r="B24" s="38"/>
       <c r="C24" s="35">
         <v>0.5</v>
       </c>
-      <c r="D24" s="146" t="s">
+      <c r="D24" s="152" t="s">
         <v>95</v>
       </c>
-      <c r="E24" s="187"/>
-      <c r="F24" s="147"/>
+      <c r="E24" s="153"/>
+      <c r="F24" s="154"/>
     </row>
     <row r="25" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A25" s="141"/>
+      <c r="A25" s="147"/>
       <c r="B25" s="38"/>
       <c r="C25" s="49" t="s">
         <v>90</v>
       </c>
-      <c r="D25" s="153" t="s">
+      <c r="D25" s="166" t="s">
         <v>91</v>
       </c>
-      <c r="E25" s="183"/>
-      <c r="F25" s="154"/>
+      <c r="E25" s="167"/>
+      <c r="F25" s="168"/>
     </row>
     <row r="26" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A26" s="141"/>
+      <c r="A26" s="147"/>
       <c r="B26" s="38"/>
       <c r="C26" s="49"/>
-      <c r="D26" s="153" t="s">
+      <c r="D26" s="166" t="s">
         <v>100</v>
       </c>
-      <c r="E26" s="183"/>
-      <c r="F26" s="154"/>
+      <c r="E26" s="167"/>
+      <c r="F26" s="168"/>
     </row>
     <row r="27" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A27" s="141"/>
+      <c r="A27" s="147"/>
       <c r="B27" s="38"/>
       <c r="C27" s="52"/>
-      <c r="D27" s="164" t="s">
+      <c r="D27" s="177" t="s">
         <v>98</v>
       </c>
-      <c r="E27" s="188"/>
-      <c r="F27" s="165"/>
+      <c r="E27" s="178"/>
+      <c r="F27" s="179"/>
     </row>
     <row r="28" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A28" s="141"/>
+      <c r="A28" s="147"/>
       <c r="B28" s="38"/>
       <c r="C28" s="40"/>
-      <c r="D28" s="167" t="s">
+      <c r="D28" s="181" t="s">
         <v>92</v>
       </c>
-      <c r="E28" s="189"/>
-      <c r="F28" s="168"/>
+      <c r="E28" s="182"/>
+      <c r="F28" s="183"/>
     </row>
     <row r="29" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-      <c r="A29" s="141"/>
+      <c r="A29" s="147"/>
       <c r="B29" s="38"/>
       <c r="C29" s="40"/>
-      <c r="D29" s="153" t="s">
+      <c r="D29" s="143" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="144"/>
+      <c r="F29" s="145"/>
+    </row>
+    <row r="30" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
+      <c r="A30" s="147"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="40"/>
+      <c r="D30" s="166" t="s">
         <v>99</v>
       </c>
-      <c r="E29" s="183"/>
-      <c r="F29" s="154"/>
+      <c r="E30" s="167"/>
+      <c r="F30" s="168"/>
     </row>
-    <row r="30" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
-[...2 lines deleted...]
-      <c r="C30" s="51">
+    <row r="31" spans="1:6" s="26" customFormat="1" ht="28.2" customHeight="1">
+      <c r="A31" s="147"/>
+      <c r="B31" s="38"/>
+      <c r="C31" s="51">
         <v>0.97916666666666663</v>
       </c>
-      <c r="D30" s="166" t="s">
+      <c r="D31" s="180" t="s">
         <v>87</v>
       </c>
-      <c r="E30" s="162"/>
-      <c r="F30" s="163"/>
+      <c r="E31" s="175"/>
+      <c r="F31" s="176"/>
     </row>
-    <row r="31" spans="1:6" s="26" customFormat="1" ht="27" customHeight="1">
-      <c r="A31" s="158" t="s">
+    <row r="32" spans="1:6" s="26" customFormat="1" ht="27" customHeight="1">
+      <c r="A32" s="169" t="s">
         <v>71</v>
       </c>
-      <c r="B31" s="39"/>
-[...1 lines deleted...]
-      <c r="D31" s="191" t="s">
+      <c r="B32" s="39"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="171" t="s">
         <v>59</v>
       </c>
-      <c r="E31" s="192"/>
-[...8 lines deleted...]
-      <c r="F32" s="163"/>
+      <c r="E32" s="172"/>
+      <c r="F32" s="173"/>
     </row>
     <row r="33" spans="1:6" s="26" customFormat="1" ht="27" customHeight="1">
-      <c r="A33" s="151" t="s">
+      <c r="A33" s="170"/>
+      <c r="B33" s="50"/>
+      <c r="C33" s="41"/>
+      <c r="D33" s="174"/>
+      <c r="E33" s="175"/>
+      <c r="F33" s="176"/>
+    </row>
+    <row r="34" spans="1:6" s="26" customFormat="1" ht="27" customHeight="1">
+      <c r="A34" s="158" t="s">
         <v>72</v>
       </c>
-      <c r="B33" s="54" t="s">
+      <c r="B34" s="54" t="s">
         <v>82</v>
       </c>
-      <c r="C33" s="47">
+      <c r="C34" s="47">
         <v>0.20833333333333334</v>
       </c>
-      <c r="D33" s="194" t="s">
+      <c r="D34" s="160" t="s">
         <v>73</v>
       </c>
-      <c r="E33" s="195"/>
-      <c r="F33" s="196"/>
+      <c r="E34" s="161"/>
+      <c r="F34" s="162"/>
     </row>
-    <row r="34" spans="1:6" s="26" customFormat="1" ht="27" customHeight="1" thickBot="1">
-[...5 lines deleted...]
-      <c r="F34" s="157"/>
+    <row r="35" spans="1:6" s="26" customFormat="1" ht="27" customHeight="1" thickBot="1">
+      <c r="A35" s="159"/>
+      <c r="B35" s="58"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="163"/>
+      <c r="E35" s="164"/>
+      <c r="F35" s="165"/>
     </row>
   </sheetData>
-  <mergeCells count="41">
+  <mergeCells count="42">
     <mergeCell ref="D8:F8"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="D3:F3"/>
     <mergeCell ref="A4:A9"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="D5:F5"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="D16:F16"/>
     <mergeCell ref="D15:F15"/>
     <mergeCell ref="D17:F17"/>
     <mergeCell ref="A10:A13"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="D12:F12"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D13:F13"/>
     <mergeCell ref="A14:A17"/>
     <mergeCell ref="D14:F14"/>
-    <mergeCell ref="A33:A34"/>
-    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="A34:A35"/>
     <mergeCell ref="D34:F34"/>
-    <mergeCell ref="A22:A30"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="A22:A31"/>
     <mergeCell ref="D22:F22"/>
     <mergeCell ref="D26:F26"/>
     <mergeCell ref="D24:F24"/>
     <mergeCell ref="D25:F25"/>
-    <mergeCell ref="D29:F29"/>
-    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="D30:F30"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D27:F27"/>
     <mergeCell ref="D31:F31"/>
-    <mergeCell ref="D32:F32"/>
-[...1 lines deleted...]
-    <mergeCell ref="D30:F30"/>
     <mergeCell ref="D28:F28"/>
     <mergeCell ref="D23:F23"/>
+    <mergeCell ref="D29:F29"/>
     <mergeCell ref="A18:A21"/>
     <mergeCell ref="D18:F18"/>
     <mergeCell ref="D19:F19"/>
     <mergeCell ref="D20:F20"/>
     <mergeCell ref="D21:F21"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="41" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95157EAD-4EF3-43DF-A5A0-87CEB00FECE8}">
   <dimension ref="B1:F8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="1"/>